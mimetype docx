--- v0 (2025-11-02)
+++ v1 (2026-06-09)
@@ -377,448 +377,146 @@
                             </w:r>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidR="00B70BCF" w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>Mustermann AG</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="56AEEEFB" w14:textId="77777777" w:rsidR="00DA0EAB" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00DA0EAB">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1985"/>
                               </w:tabs>
                               <w:ind w:left="2268" w:hanging="283"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
-                              <w:t>Lorem</w:t>
-[...57 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>Lorem ipsum dolor sit amet</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="1012F066" w14:textId="77777777" w:rsidR="00DA0EAB" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00DA0EAB">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1985"/>
                               </w:tabs>
                               <w:ind w:left="2268" w:hanging="283"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
-                              <w:t>Ut</w:t>
-[...43 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>Ut wisi enim ad minim veniam</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="419D2B08" w14:textId="77777777" w:rsidR="00DA0EAB" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00DA0EAB">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1985"/>
                               </w:tabs>
                               <w:ind w:left="2268" w:hanging="283"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Duis </w:t>
-[...106 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>Duis autem vel eum iriure dolor in hen drerit in vulputate</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="4588B1AA" w14:textId="77777777" w:rsidR="00DA0EAB" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00DA0EAB">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1985"/>
                               </w:tabs>
                               <w:ind w:left="2268" w:hanging="283"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">magna </w:t>
-[...22 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>magna aliquam erat volutpat</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="2814A5D8" w14:textId="77777777" w:rsidR="00DA0EAB" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00DA0EAB">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1985"/>
                               </w:tabs>
                               <w:ind w:left="2268" w:hanging="283"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">sed </w:t>
-[...22 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>sed diam nonummy</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="3B513363" w14:textId="1D3BD094" w:rsidR="00C80D9F" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00C80D9F">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1985"/>
                               </w:tabs>
                               <w:ind w:left="2268" w:hanging="283"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Duis </w:t>
-[...50 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>Duis autem vel eum iriure</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="7EFF8E58" w14:textId="77777777" w:rsidR="00DA0EAB" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="006958AE">
                             <w:pPr>
                               <w:pStyle w:val="Flietext"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="1ABD7CC8" w14:textId="150E3014" w:rsidR="00C80D9F" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00C80D9F">
                             <w:pPr>
                               <w:pStyle w:val="CyanBold"/>
                               <w:ind w:left="1985" w:hanging="1985"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t xml:space="preserve">01/2001 – 05/2006 </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
@@ -840,235 +538,106 @@
                             </w:r>
                             <w:r w:rsidR="00B70BCF" w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>Mustermann Ltd.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2D63DE97" w14:textId="77777777" w:rsidR="00DA0EAB" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00DA0EAB">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1985"/>
                               </w:tabs>
                               <w:ind w:left="2268" w:hanging="283"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="da-DK"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="da-DK"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">at </w:t>
-[...41 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>at vero et accumsan et iusto</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="6B5F09D7" w14:textId="77777777" w:rsidR="00DA0EAB" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00DA0EAB">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1985"/>
                               </w:tabs>
                               <w:ind w:left="2268" w:hanging="283"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">in </w:t>
-[...36 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>in vulputate velit esse molestie</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="370B705E" w14:textId="604B8DF4" w:rsidR="00DA0EAB" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00C80D9F">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1985"/>
                               </w:tabs>
                               <w:ind w:left="2268" w:hanging="283"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">sed </w:t>
-[...50 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>sed diam nonummy nibh euismod</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="4D91A534" w14:textId="0AF83AF0" w:rsidR="00C80D9F" w:rsidRPr="006F08BB" w:rsidRDefault="00C80D9F" w:rsidP="00C80D9F">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1985"/>
                               </w:tabs>
                               <w:ind w:left="2268" w:hanging="283"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>cxbvxvxcv</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                           <w:p w14:paraId="6FF9B9AA" w14:textId="77777777" w:rsidR="00C80D9F" w:rsidRPr="006F08BB" w:rsidRDefault="00C80D9F" w:rsidP="00C80D9F">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="clear" w:pos="1985"/>
                               </w:tabs>
                               <w:ind w:left="2342" w:hanging="357"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="4CE28B88" w14:textId="3542C262" w:rsidR="00DA0EAB" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00DA0EAB">
                             <w:pPr>
                               <w:pStyle w:val="CyanBold"/>
                               <w:ind w:left="1985" w:hanging="1985"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
@@ -1088,166 +657,72 @@
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>Position 3</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidR="00B70BCF" w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>Mustermann GmbH</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2A0FC1E4" w14:textId="77777777" w:rsidR="00DA0EAB" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00DA0EAB">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
-                              <w:t>Ut</w:t>
-[...1 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>Ut wisi enim ad minim veniam</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="670AD825" w14:textId="24EECFC2" w:rsidR="005E5231" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00C13908">
+                            <w:pPr>
+                              <w:pStyle w:val="Aufzhlung"/>
+                              <w:rPr>
+                                <w:color w:val="auto"/>
+                                <w:lang w:val="fr-CH"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
-                              </w:rPr>
-[...43 lines deleted...]
-                                <w:color w:val="auto"/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
-                            </w:pPr>
-[...56 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>Odio dignissim qui blandit praesent</w:t>
+                            </w:r>
                             <w:r w:rsidR="00C13908" w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="377B35C9" w14:textId="441B7C65" w:rsidR="00C13908" w:rsidRPr="006F08BB" w:rsidRDefault="00C13908" w:rsidP="005E5231">
                             <w:pPr>
                               <w:pStyle w:val="CyanBold"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="76006284" w14:textId="3416AEDE" w:rsidR="005E5231" w:rsidRPr="0073452C" w:rsidRDefault="005E5231" w:rsidP="005E5231">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:ind w:left="1985"/>
@@ -1335,675 +810,97 @@
                           </w:p>
                           <w:p w14:paraId="0B43CC87" w14:textId="77777777" w:rsidR="008E543A" w:rsidRPr="006F08BB" w:rsidRDefault="008E543A" w:rsidP="008E543A">
                             <w:pPr>
                               <w:pStyle w:val="Flietext"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>Schwerpunkt:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="430A148F" w14:textId="77777777" w:rsidR="008E543A" w:rsidRPr="006F08BB" w:rsidRDefault="008E543A" w:rsidP="008E543A">
                             <w:pPr>
                               <w:pStyle w:val="Flietext"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
-                              <w:t>ugue</w:t>
-[...1 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>ugue duis dolore te feugait nulla facilisi. Lorem ipsum dolor sit amet</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="74C390A8" w14:textId="77777777" w:rsidR="008E543A" w:rsidRPr="006F08BB" w:rsidRDefault="008E543A" w:rsidP="008E543A">
+                            <w:pPr>
+                              <w:pStyle w:val="Flietext"/>
+                              <w:rPr>
+                                <w:color w:val="auto"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0D916DA7" w14:textId="77777777" w:rsidR="008E543A" w:rsidRPr="006F08BB" w:rsidRDefault="008E543A" w:rsidP="008E543A">
+                            <w:pPr>
+                              <w:pStyle w:val="Flietext"/>
+                              <w:rPr>
+                                <w:color w:val="auto"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-                            <w:proofErr w:type="spellStart"/>
+                              <w:t>Abschlussarbeit:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1F285372" w14:textId="77777777" w:rsidR="008E543A" w:rsidRPr="006F08BB" w:rsidRDefault="008E543A" w:rsidP="008E543A">
+                            <w:pPr>
+                              <w:pStyle w:val="Flietext"/>
+                              <w:rPr>
+                                <w:color w:val="auto"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
-                              <w:t>duis</w:t>
-[...601 lines deleted...]
-                              <w:t>.</w:t>
+                              <w:t>Duis autem vel eum iriure dolor in hendrerit in vulputate velit esse molestie consequat vel illum dolore eu feugiat nulla eleifend option congue nihil imperdiet doming id quod mazim placerat facer possim assum.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7CE853D9" w14:textId="77777777" w:rsidR="00C80D9F" w:rsidRPr="001C3353" w:rsidRDefault="00C80D9F" w:rsidP="008E543A">
                             <w:pPr>
                               <w:pStyle w:val="Flietext"/>
                               <w:rPr>
                                 <w:color w:val="002776"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="41B1892D" w14:textId="73FF86A8" w:rsidR="008E543A" w:rsidRPr="001C3353" w:rsidRDefault="00F9733D" w:rsidP="008E543A">
                             <w:pPr>
                               <w:pStyle w:val="Aufzhlung"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:ind w:left="2342" w:hanging="357"/>
                               <w:rPr>
                                 <w:color w:val="002776"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001C3353">
                               <w:rPr>
@@ -3962,51 +2859,51 @@
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>0123 456789</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5251C16A" w14:textId="3AA24113" w:rsidR="00DA0EAB" w:rsidRPr="006F08BB" w:rsidRDefault="00DA0EAB" w:rsidP="00D40EE7">
                             <w:pPr>
                               <w:pStyle w:val="INFOSGROSS"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>0177 123456789</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2E010218" w14:textId="1FF8A114" w:rsidR="00D40EE7" w:rsidRPr="006F08BB" w:rsidRDefault="00280A1C" w:rsidP="004A44DF">
+                          <w:p w14:paraId="2E010218" w14:textId="1FF8A114" w:rsidR="00D40EE7" w:rsidRPr="006F08BB" w:rsidRDefault="00114F5E" w:rsidP="004A44DF">
                             <w:pPr>
                               <w:pStyle w:val="INFOSGROSS"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId9">
                               <w:r w:rsidR="0097557B" w:rsidRPr="006F08BB">
                                 <w:rPr>
                                   <w:color w:val="auto"/>
                                 </w:rPr>
                                 <w:t>n.mustermann@email.de</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
@@ -4950,290 +3847,270 @@
                 </wp:positionV>
                 <wp:extent cx="1864995" cy="1735455"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Textfeld 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1864995" cy="1735455"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3072299E" w14:textId="74FD08ED" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
+                          <w:p w14:paraId="3072299E" w14:textId="7DF85967" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
                             <w:pPr>
                               <w:pStyle w:val="INFOSGROSS"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>Teamfähigkeit</w:t>
                             </w:r>
-                            <w:r w:rsidR="0016306E" w:rsidRPr="006F08BB">
-[...4 lines deleted...]
-                            </w:r>
                           </w:p>
                           <w:p w14:paraId="0BE36F41" w14:textId="77777777" w:rsidR="0016306E" w:rsidRPr="006F08BB" w:rsidRDefault="0016306E" w:rsidP="001E4783">
                             <w:pPr>
                               <w:pStyle w:val="INFOSGROSS"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2883D69E" w14:textId="105A53D2" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
+                          <w:p w14:paraId="2883D69E" w14:textId="6BD28F29" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
                             <w:pPr>
                               <w:pStyle w:val="INFOSGROSS"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
-                              <w:t>Belastbarkeit</w:t>
-[...5 lines deleted...]
-                              <w:t>: mittelmäßig</w:t>
+                              <w:t>Belastbarkei</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00114F5E">
+                              <w:rPr>
+                                <w:color w:val="auto"/>
+                              </w:rPr>
+                              <w:t>t</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="64CD3ABF" w14:textId="77777777" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
                             <w:pPr>
                               <w:pStyle w:val="INFOSGROSS"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="305398F0" w14:textId="739D2F0D" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
+                          <w:p w14:paraId="305398F0" w14:textId="673A2A8C" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
                             <w:pPr>
                               <w:pStyle w:val="INFOSGROSS"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>Kommunikation</w:t>
                             </w:r>
-                            <w:r w:rsidR="0016306E" w:rsidRPr="006F08BB">
-[...4 lines deleted...]
-                            </w:r>
                           </w:p>
                           <w:p w14:paraId="4BD26167" w14:textId="77777777" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
                             <w:pPr>
                               <w:pStyle w:val="INFOSGROSS"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="60EF98D6" w14:textId="07E8ACFE" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="0097557B" w:rsidP="001E4783">
+                          <w:p w14:paraId="60EF98D6" w14:textId="37DC450B" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="0097557B" w:rsidP="001E4783">
                             <w:pPr>
                               <w:pStyle w:val="INFOSGROSS"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>S</w:t>
                             </w:r>
                             <w:r w:rsidR="001E4783" w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
-                              <w:t>elbstständigkeit</w:t>
-[...5 lines deleted...]
-                              <w:t>: gut</w:t>
+                              <w:t>elbstständigkei</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00114F5E">
+                              <w:rPr>
+                                <w:color w:val="auto"/>
+                              </w:rPr>
+                              <w:t>t</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1A7E2737" id="Textfeld 5" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-50pt;margin-top:12.75pt;width:146.85pt;height:136.65pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTGVf8HQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGyfZONlYcVbprlJV&#10;inZXylZ7JhhiS5ihQGKnv74Ddj607anqBQZmmI/3HouHtlbkKKyrQOd0NBhSIjSHotL7nP54W3+5&#10;p8R5pgumQIucnoSjD8vPnxaNycQYSlCFsASTaJc1Jqel9yZLEsdLUTM3ACM0OiXYmnk82n1SWNZg&#10;9lol4+FwmjRgC2OBC+fw9qlz0mXML6Xg/kVKJzxROcXefFxtXHdhTZYLlu0tM2XF+zbYP3RRs0pj&#10;0UuqJ+YZOdjqj1R1xS04kH7AoU5AyoqLOANOMxp+mGZbMiPiLAiOMxeY3P9Ly5+PW/NqiW+/QosE&#10;BkAa4zKHl2GeVto67NgpQT9CeLrAJlpPeHh0P53M5yklHH2j2V06SdOQJ7k+N9b5bwJqEoycWuQl&#10;wsWOG+e70HNIqKZhXSkVuVGaNDmd3qXD+ODiweRKY41rs8Hy7a4lVZHT2XmQHRQnnM9CR70zfF1h&#10;Dxvm/CuzyDWOhPr1L7hIBVgLeouSEuyvv92HeKQAvZQ0qJ2cup8HZgUl6rtGcuajySSILR4m6WyM&#10;B3vr2d169KF+BJTnCH+K4dEM8V6dTWmhfkeZr0JVdDHNsXZO/dl89J2i8ZtwsVrFIJSXYX6jt4aH&#10;1AHVgPBb+86s6WnwyOAznFXGsg9sdLEdH6uDB1lFqgLOHao9/CjNSHb/jYL2b88x6vrZl78BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDTiYH44gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcWrtBgTTEqapIFRKCQ0sv3DbxNonwT4jdNvD0uKdynJ3R7DfFajKanWj0vbMSFnMBjGzj&#10;VG9bCfuPzSwD5gNahdpZkvBDHlbl7U2BuXJnu6XTLrQsllifo4QuhCHn3DcdGfRzN5CN3sGNBkOU&#10;Y8vViOdYbjRPhHjkBnsbP3Q4UNVR87U7Ggmv1eYdt3Visl9dvbwd1sP3/jOV8v5uWj8DCzSFaxgu&#10;+BEdyshUu6NVnmkJs4UQcUyQkKQpsEti+fAErI6HZZYBLwv+f0P5BwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJMZV/wdAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhANOJgfjiAAAACwEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="1A7E2737" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textfeld 5" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-50pt;margin-top:12.75pt;width:146.85pt;height:136.65pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTGVf8HQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGyfZONlYcVbprlJV&#10;inZXylZ7JhhiS5ihQGKnv74Ddj607anqBQZmmI/3HouHtlbkKKyrQOd0NBhSIjSHotL7nP54W3+5&#10;p8R5pgumQIucnoSjD8vPnxaNycQYSlCFsASTaJc1Jqel9yZLEsdLUTM3ACM0OiXYmnk82n1SWNZg&#10;9lol4+FwmjRgC2OBC+fw9qlz0mXML6Xg/kVKJzxROcXefFxtXHdhTZYLlu0tM2XF+zbYP3RRs0pj&#10;0UuqJ+YZOdjqj1R1xS04kH7AoU5AyoqLOANOMxp+mGZbMiPiLAiOMxeY3P9Ly5+PW/NqiW+/QosE&#10;BkAa4zKHl2GeVto67NgpQT9CeLrAJlpPeHh0P53M5yklHH2j2V06SdOQJ7k+N9b5bwJqEoycWuQl&#10;wsWOG+e70HNIqKZhXSkVuVGaNDmd3qXD+ODiweRKY41rs8Hy7a4lVZHT2XmQHRQnnM9CR70zfF1h&#10;Dxvm/CuzyDWOhPr1L7hIBVgLeouSEuyvv92HeKQAvZQ0qJ2cup8HZgUl6rtGcuajySSILR4m6WyM&#10;B3vr2d169KF+BJTnCH+K4dEM8V6dTWmhfkeZr0JVdDHNsXZO/dl89J2i8ZtwsVrFIJSXYX6jt4aH&#10;1AHVgPBb+86s6WnwyOAznFXGsg9sdLEdH6uDB1lFqgLOHao9/CjNSHb/jYL2b88x6vrZl78BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDTiYH44gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcWrtBgTTEqapIFRKCQ0sv3DbxNonwT4jdNvD0uKdynJ3R7DfFajKanWj0vbMSFnMBjGzj&#10;VG9bCfuPzSwD5gNahdpZkvBDHlbl7U2BuXJnu6XTLrQsllifo4QuhCHn3DcdGfRzN5CN3sGNBkOU&#10;Y8vViOdYbjRPhHjkBnsbP3Q4UNVR87U7Ggmv1eYdt3Visl9dvbwd1sP3/jOV8v5uWj8DCzSFaxgu&#10;+BEdyshUu6NVnmkJs4UQcUyQkKQpsEti+fAErI6HZZYBLwv+f0P5BwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJMZV/wdAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhANOJgfjiAAAACwEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3072299E" w14:textId="74FD08ED" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
+                    <w:p w14:paraId="3072299E" w14:textId="7DF85967" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
                       <w:pPr>
                         <w:pStyle w:val="INFOSGROSS"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006F08BB">
                         <w:rPr>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:t>Teamfähigkeit</w:t>
                       </w:r>
-                      <w:r w:rsidR="0016306E" w:rsidRPr="006F08BB">
-[...4 lines deleted...]
-                      </w:r>
                     </w:p>
                     <w:p w14:paraId="0BE36F41" w14:textId="77777777" w:rsidR="0016306E" w:rsidRPr="006F08BB" w:rsidRDefault="0016306E" w:rsidP="001E4783">
                       <w:pPr>
                         <w:pStyle w:val="INFOSGROSS"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2883D69E" w14:textId="105A53D2" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
+                    <w:p w14:paraId="2883D69E" w14:textId="6BD28F29" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
                       <w:pPr>
                         <w:pStyle w:val="INFOSGROSS"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006F08BB">
                         <w:rPr>
                           <w:color w:val="auto"/>
                         </w:rPr>
-                        <w:t>Belastbarkeit</w:t>
-[...5 lines deleted...]
-                        <w:t>: mittelmäßig</w:t>
+                        <w:t>Belastbarkei</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00114F5E">
+                        <w:rPr>
+                          <w:color w:val="auto"/>
+                        </w:rPr>
+                        <w:t>t</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="64CD3ABF" w14:textId="77777777" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
                       <w:pPr>
                         <w:pStyle w:val="INFOSGROSS"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="305398F0" w14:textId="739D2F0D" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
+                    <w:p w14:paraId="305398F0" w14:textId="673A2A8C" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
                       <w:pPr>
                         <w:pStyle w:val="INFOSGROSS"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006F08BB">
                         <w:rPr>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:t>Kommunikation</w:t>
                       </w:r>
-                      <w:r w:rsidR="0016306E" w:rsidRPr="006F08BB">
-[...4 lines deleted...]
-                      </w:r>
                     </w:p>
                     <w:p w14:paraId="4BD26167" w14:textId="77777777" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="001E4783" w:rsidP="001E4783">
                       <w:pPr>
                         <w:pStyle w:val="INFOSGROSS"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="60EF98D6" w14:textId="07E8ACFE" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="0097557B" w:rsidP="001E4783">
+                    <w:p w14:paraId="60EF98D6" w14:textId="37DC450B" w:rsidR="001E4783" w:rsidRPr="006F08BB" w:rsidRDefault="0097557B" w:rsidP="001E4783">
                       <w:pPr>
                         <w:pStyle w:val="INFOSGROSS"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006F08BB">
                         <w:rPr>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:t>S</w:t>
                       </w:r>
                       <w:r w:rsidR="001E4783" w:rsidRPr="006F08BB">
                         <w:rPr>
                           <w:color w:val="auto"/>
                         </w:rPr>
-                        <w:t>elbstständigkeit</w:t>
-[...5 lines deleted...]
-                        <w:t>: gut</w:t>
+                        <w:t>elbstständigkei</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00114F5E">
+                        <w:rPr>
+                          <w:color w:val="auto"/>
+                        </w:rPr>
+                        <w:t>t</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="75578AFE" w14:textId="4F4C491B" w:rsidR="00DA0EAB" w:rsidRDefault="00DA0EAB"/>
     <w:p w14:paraId="4667A992" w14:textId="4DDA2F38" w:rsidR="00DA0EAB" w:rsidRDefault="00DA0EAB"/>
     <w:p w14:paraId="066B1713" w14:textId="4BC3CA2D" w:rsidR="00DA0EAB" w:rsidRDefault="00DA0EAB"/>
     <w:p w14:paraId="031D5475" w14:textId="53A4A7D8" w:rsidR="00DA0EAB" w:rsidRDefault="00DA0EAB"/>
     <w:p w14:paraId="3406D3DF" w14:textId="47B1C478" w:rsidR="00DA0EAB" w:rsidRDefault="00DA0EAB"/>
     <w:p w14:paraId="284B2679" w14:textId="01F9DA89" w:rsidR="00DA0EAB" w:rsidRDefault="00DA0EAB"/>
     <w:p w14:paraId="0592763C" w14:textId="72DFAF7E" w:rsidR="00DA0EAB" w:rsidRDefault="00DA0EAB"/>
     <w:p w14:paraId="3646F77F" w14:textId="4003FA2C" w:rsidR="00DA0EAB" w:rsidRDefault="00DA0EAB"/>
     <w:p w14:paraId="7D486897" w14:textId="645E429E" w:rsidR="00DA0EAB" w:rsidRDefault="00DA0EAB"/>
     <w:p w14:paraId="53963035" w14:textId="77596C16" w:rsidR="00DA0EAB" w:rsidRDefault="00280A1C">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
@@ -5665,480 +4542,192 @@
                           <w:p w14:paraId="3987F50A" w14:textId="77777777" w:rsidR="007619F0" w:rsidRDefault="007619F0" w:rsidP="007619F0">
                             <w:pPr>
                               <w:pStyle w:val="CyanBold"/>
                               <w:ind w:left="426" w:hanging="426"/>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="2FD05959" w14:textId="426646DB" w:rsidR="007619F0" w:rsidRPr="006F08BB" w:rsidRDefault="007619F0" w:rsidP="007619F0">
                             <w:pPr>
                               <w:pStyle w:val="CyanBold"/>
                               <w:ind w:left="1985" w:hanging="1985"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Kenntnis 1 </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:tab/>
-                            </w:r>
-[...49 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>Lorem ipsum dolor sit</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="0108C4DA" w14:textId="5F266EB6" w:rsidR="007619F0" w:rsidRPr="006F08BB" w:rsidRDefault="007619F0" w:rsidP="007619F0">
                             <w:pPr>
                               <w:pStyle w:val="Flietext"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>Professionelle Kenntnisse/tägliche Anwendung</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="60721A73" w14:textId="146DA1EB" w:rsidR="007619F0" w:rsidRPr="006F08BB" w:rsidRDefault="007619F0" w:rsidP="007619F0">
                             <w:pPr>
                               <w:pStyle w:val="Flietext"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="3460DD8D" w14:textId="10BCCF2A" w:rsidR="007619F0" w:rsidRPr="006F08BB" w:rsidRDefault="007619F0" w:rsidP="007619F0">
                             <w:pPr>
                               <w:pStyle w:val="CyanBold"/>
                               <w:ind w:left="1985" w:hanging="1985"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Kenntnis 2 </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:tab/>
-                              <w:t xml:space="preserve">Duis </w:t>
-[...50 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>Duis autem vel eum iriure</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="4CE97CAD" w14:textId="58465FEE" w:rsidR="007619F0" w:rsidRPr="006F08BB" w:rsidRDefault="007619F0" w:rsidP="007619F0">
                             <w:pPr>
                               <w:pStyle w:val="Flietext"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>Sehr gute Kenntnisse</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1EDB0009" w14:textId="529D1330" w:rsidR="007619F0" w:rsidRPr="006F08BB" w:rsidRDefault="007619F0" w:rsidP="007619F0">
                             <w:pPr>
                               <w:pStyle w:val="Flietext"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="6EB5246F" w14:textId="73343D6E" w:rsidR="007619F0" w:rsidRPr="006F08BB" w:rsidRDefault="007619F0" w:rsidP="007619F0">
                             <w:pPr>
                               <w:pStyle w:val="CyanBold"/>
                               <w:ind w:left="1985" w:hanging="1985"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Kenntnis 3 </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:tab/>
-                            </w:r>
-[...133 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>Odio dignissim qui blandit praesent luptatum zzril delenit augue duis</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="3643A4D8" w14:textId="6C622CD3" w:rsidR="007619F0" w:rsidRPr="006F08BB" w:rsidRDefault="007619F0" w:rsidP="007619F0">
                             <w:pPr>
                               <w:pStyle w:val="Flietext"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>Professionelle Kenntnisse</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0D5E946A" w14:textId="0070606E" w:rsidR="007619F0" w:rsidRPr="006F08BB" w:rsidRDefault="007619F0" w:rsidP="007619F0">
                             <w:pPr>
                               <w:pStyle w:val="Flietext"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="3B25D255" w14:textId="72478F26" w:rsidR="007619F0" w:rsidRPr="006F08BB" w:rsidRDefault="007619F0" w:rsidP="007619F0">
                             <w:pPr>
                               <w:pStyle w:val="CyanBold"/>
                               <w:ind w:left="1985" w:hanging="1985"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Kenntnis 4 </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:tab/>
-                              <w:t xml:space="preserve">Cum </w:t>
-[...55 lines deleted...]
-                              <w:t xml:space="preserve"> nihil</w:t>
+                              <w:t>Cum soluta nobis eleifend option congue nihil</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="780D76E0" w14:textId="739EC357" w:rsidR="002F7CDE" w:rsidRPr="006F08BB" w:rsidRDefault="007619F0" w:rsidP="002F7CDE">
                             <w:pPr>
                               <w:pStyle w:val="Flietext"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F08BB">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>Professionelle Kenntnisse</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7A8EE759" w14:textId="4317F355" w:rsidR="008E543A" w:rsidRDefault="008E543A" w:rsidP="007619F0">
                             <w:pPr>
                               <w:pStyle w:val="Flietext"/>
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
@@ -8173,79 +6762,79 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="66A40612">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10004" w:hanging="191"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="de-DE"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="850795318">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="833569004">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB6602"/>
     <w:rsid w:val="00023711"/>
     <w:rsid w:val="00095A8B"/>
     <w:rsid w:val="000A13E8"/>
+    <w:rsid w:val="00114F5E"/>
     <w:rsid w:val="0016306E"/>
     <w:rsid w:val="00186CBA"/>
     <w:rsid w:val="001C3353"/>
     <w:rsid w:val="001E4783"/>
     <w:rsid w:val="00280A1C"/>
     <w:rsid w:val="002C08BD"/>
     <w:rsid w:val="002F7CDE"/>
     <w:rsid w:val="00363079"/>
     <w:rsid w:val="00484E15"/>
     <w:rsid w:val="004A44DF"/>
     <w:rsid w:val="004E4879"/>
     <w:rsid w:val="00541645"/>
     <w:rsid w:val="005A1838"/>
     <w:rsid w:val="005D5768"/>
     <w:rsid w:val="005E1500"/>
     <w:rsid w:val="005E5231"/>
     <w:rsid w:val="006017D5"/>
     <w:rsid w:val="00693790"/>
     <w:rsid w:val="006958AE"/>
     <w:rsid w:val="006F08BB"/>
     <w:rsid w:val="0073452C"/>
     <w:rsid w:val="007619F0"/>
     <w:rsid w:val="00764A60"/>
     <w:rsid w:val="00887815"/>
     <w:rsid w:val="008E543A"/>
@@ -8274,51 +6863,51 @@
     <w:rsid w:val="00DC787A"/>
     <w:rsid w:val="00E91D96"/>
     <w:rsid w:val="00EB740C"/>
     <w:rsid w:val="00EE6AE7"/>
     <w:rsid w:val="00F0272F"/>
     <w:rsid w:val="00F9733D"/>
     <w:rsid w:val="00FB332F"/>
     <w:rsid w:val="00FE0D4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D5CC156"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0F560EB-71CC-DF45-8956-FC849E0AA9D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>